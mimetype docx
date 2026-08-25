--- v0 (2025-12-14)
+++ v1 (2026-08-25)
@@ -3,5897 +3,7055 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
+    <w:p w14:paraId="2DD82A3B" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRPr="00EB523C" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:right="-57" w:hanging="1136"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004A6B72">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresát: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A6B72">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Městský úřad Jilemnice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
+    <w:p w14:paraId="58D8E6E9" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRPr="00EB523C" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:right="-57"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004A6B72">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">odbor životního prostředí </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
+    <w:p w14:paraId="141F4B71" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRPr="00EB523C" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:right="-57"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="005F77D3" w:rsidRPr="004A6B72" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masarykovo náměstí 82 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9DFCE1" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRPr="00EB523C" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6237" w:right="-57"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004A6B72">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>514 01 Jilemnice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3">
+    <w:p w14:paraId="3AFAFA83" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRPr="00EB523C" w:rsidRDefault="005F77D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="496944F6" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Žádost</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="6687753F" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:smallCaps/>
+          <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>o vydání souhlasu k odnětí zemědělské půdy ze zemědělského půdního fondu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="75A9D098" w14:textId="41A38618" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="009D4366">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>podle § 9 zákona č. 334/1992 Sb. o ochraně zemědělského půdního fondu, ve znění pozdějších předpisů (dále jen „zákon</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(dále jen „ZPF“) </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>podle § 9 zákona č. 334/1992 Sb. o ochraně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> ZPF</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+        <w:t>, ve znění pozdějších předpisů (dále jen „zákon</w:t>
+      </w:r>
+      <w:r w:rsidR="005F77D3" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB447D7" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3534B6E2" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Žádost je podána</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
+    <w:p w14:paraId="4258C349" w14:textId="1AFDF1C3" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__187_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__19472_2784512288"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__19472_2784512288"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__10_2358648965"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__3980_3934183511"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__187_2784512288"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jako příloha k žádosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="003F061D" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>jednotné environmentální stanovisko (JES)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6248906C" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__204_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__19488_2784512288"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__19488_2784512288"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__39_2358648965"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__3981_3934183511"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__204_2784512288"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>samostatně</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
+    <w:p w14:paraId="14D97553" w14:textId="6E6DDFBC" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
       <w:pPr>
         <w:spacing w:before="170" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I. Žadatel:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="00551957">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F061D" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>je třeba vyplňovat pouze v případě samostatného podání mimo JES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7576AED1" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00551957">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jméno</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0D73">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a příjmení / Název právnické osoby; Datum narození (i u fyzické osoby podnikající) / IČO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="651D7492" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19519_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__234_2784512288"/>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3520_3934183511"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__89_3934183511"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__19519_2784512288"/>
       <w:bookmarkStart w:id="10" w:name="__Fieldmark__3520_39"/>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__19519_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3520_3934183511"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__234_2784512288"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="__Fieldmark__234_27845122881"/>
       <w:bookmarkStart w:id="14" w:name="__Fieldmark__3520_391"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="360DED91" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Adresa trvalého pobytu / Adresa sídla:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="4F5F9610" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19542_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__251_2784512288"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__3527_3934183511"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__90_3934183511"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__19542_2784512288"/>
       <w:bookmarkStart w:id="17" w:name="__Fieldmark__3527_39"/>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__19542_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__3527_3934183511"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__251_2784512288"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="__Fieldmark__251_27845122881"/>
       <w:bookmarkStart w:id="21" w:name="__Fieldmark__3527_391"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="210CBB1B" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Adresa pro doručování (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:i/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pokud je odlišná od trvalého pobytu/sídla</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="0072C5BE" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19567_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__270_2784512288"/>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__3536_3934183511"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__91_3934183511"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__19567_2784512288"/>
       <w:bookmarkStart w:id="24" w:name="__Fieldmark__3536_39"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__19567_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__3536_3934183511"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__270_2784512288"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="__Fieldmark__270_27845122881"/>
       <w:bookmarkStart w:id="28" w:name="__Fieldmark__3536_391"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="4E18AFB6" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Žadatele zastupuje na základě plné moci zmocněnec:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="00551957" w:rsidP="00551957">
+    <w:p w14:paraId="2419C0F9" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00551957" w:rsidP="00551957">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002F5F68">
-        <w:rPr>
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002F5F68">
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002F5F68">
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__287_2784512288"/>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__3544_3934183511"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__19587_2784512288"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__94_2358648965"/>
       <w:bookmarkStart w:id="31" w:name="__Fieldmark__92_3934183511"/>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__94_2358648965"/>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__19587_2784512288"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__3544_3934183511"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__287_2784512288"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidR="002F5F68">
+      <w:r w:rsidR="002F5F68" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00551957">
+    <w:p w14:paraId="0B0CC5F6" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00551957">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ano </w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="Za%25C5%25A1krt%25C3%25A1vac%25C3%25AD1"/>
-      <w:r w:rsidR="00551957">
-        <w:rPr>
+      <w:r w:rsidR="00551957" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__305_2784512288"/>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__3552_3934183511"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__19608_2784512288"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__107_2358648965"/>
       <w:bookmarkStart w:id="37" w:name="__Fieldmark__93_3934183511"/>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__107_2358648965"/>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__19608_2784512288"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__3552_3934183511"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__305_2784512288"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="00551957" w:rsidP="00551957">
+    <w:p w14:paraId="04131602" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00551957" w:rsidP="00551957">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jméno</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0D73">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a příjmení / Název právnické osoby; Datum narození (i u fyzické osoby podnikající) / IČO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="002F5F68" w:rsidP="00551957">
+    <w:p w14:paraId="6B400192" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00551957">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19631_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__322_2784512288"/>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__3560_3934183511"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__94_3934183511"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__19631_2784512288"/>
       <w:bookmarkStart w:id="42" w:name="__Fieldmark__3560_39"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__19631_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__3560_3934183511"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__322_2784512288"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>..................................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00551957">
-        <w:rPr>
+      <w:r w:rsidR="00551957" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="__Fieldmark__322_27845122881"/>
       <w:bookmarkStart w:id="46" w:name="__Fieldmark__3560_391"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00551957">
+    <w:p w14:paraId="11893CBF" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00551957">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551957">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trvalého</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pobytu / Adresa sídla:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="00551957" w:rsidP="00551957">
+    <w:p w14:paraId="58EC24DB" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00551957" w:rsidP="00551957">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19631_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>..................................................................................................................................................</w:t>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:t>............................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00551957">
+    <w:p w14:paraId="764ECB9C" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00551957">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro doručování (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:i/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pokud je odlišná od trvalého pobytu/sídla</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="00551957" w:rsidP="00551957">
+    <w:p w14:paraId="47E608A5" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00551957" w:rsidP="00551957">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19631_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>..................................................................................................................................................</w:t>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:t>............................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="5EE68E36" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Kontaktní spojení (telefon, e</w:t>
       </w:r>
-      <w:r w:rsidR="00994350">
-        <w:rPr>
+      <w:r w:rsidR="00994350" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>mail):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00993636" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="4DEA9983" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19702_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__375_2784512288"/>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__3583_3934183511"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__97_3934183511"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__19702_2784512288"/>
       <w:bookmarkStart w:id="49" w:name="__Fieldmark__3583_39"/>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__19702_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__3583_3934183511"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__375_2784512288"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="52" w:name="__Fieldmark__375_27845122881"/>
       <w:bookmarkStart w:id="53" w:name="__Fieldmark__3583_391"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="51"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="0046600D">
+    <w:p w14:paraId="3C102602" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528EF863" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>II. Žádám</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="51DBC9C0" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na níže uvedených pozemcích v katastrálním území </w:t>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19725_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__392_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19725_2784512288"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__19725_2784512288"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__3591_39"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__3591_3934183511"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__392_2784512288"/>
       <w:bookmarkStart w:id="58" w:name="__Fieldmark__98_3934183511"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="59" w:name="__Fieldmark__392_27845122881"/>
       <w:bookmarkStart w:id="60" w:name="__Fieldmark__3591_391"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o souhlas k </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00A840EA">
+    <w:p w14:paraId="77D7B824" w14:textId="17D53E5F" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00A840EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__407_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__19743_2784512288"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__19743_2784512288"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__170_2358648965"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__3598_3934183511"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__407_2784512288"/>
       <w:bookmarkStart w:id="65" w:name="__Fieldmark__99_3934183511"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="008E778E" w:rsidRPr="005F77D3" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trvalému odnětí zemědělské půdy ze </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ZPF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C044C6" w14:textId="0709A1A2" w:rsidR="008E778E" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="005F77D3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="__Fieldmark__421_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="__Fieldmark__19760_2784512288"/>
+      <w:bookmarkStart w:id="66" w:name="__Fieldmark__19760_2784512288"/>
+      <w:bookmarkStart w:id="67" w:name="__Fieldmark__179_2358648965"/>
+      <w:bookmarkStart w:id="68" w:name="__Fieldmark__3604_3934183511"/>
+      <w:bookmarkStart w:id="69" w:name="__Fieldmark__421_2784512288"/>
       <w:bookmarkStart w:id="70" w:name="__Fieldmark__100_3934183511"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dočasnému odnětí zemědělské půdy ze </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ZPF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na dobu do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__19783_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00993636">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="71" w:name="__Fieldmark__438_2784512288"/>
-      <w:bookmarkStart w:id="72" w:name="__Fieldmark__3610_3934183511"/>
+      <w:bookmarkStart w:id="71" w:name="__Fieldmark__101_3934183511"/>
+      <w:bookmarkStart w:id="72" w:name="__Fieldmark__19783_2784512288"/>
       <w:bookmarkStart w:id="73" w:name="__Fieldmark__3610_39"/>
-      <w:bookmarkStart w:id="74" w:name="__Fieldmark__19783_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkStart w:id="74" w:name="__Fieldmark__3610_3934183511"/>
+      <w:bookmarkStart w:id="75" w:name="__Fieldmark__438_2784512288"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
-      <w:r w:rsidRPr="00993636">
-        <w:rPr>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="76" w:name="__Fieldmark__438_27845122881"/>
       <w:bookmarkStart w:id="77" w:name="__Fieldmark__3610_391"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="75"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9399" w:type="dxa"/>
         <w:tblInd w:w="94" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2349"/>
         <w:gridCol w:w="2350"/>
         <w:gridCol w:w="2350"/>
         <w:gridCol w:w="2350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008002DF" w:rsidTr="008002DF">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="6ED88AAC" w14:textId="77777777" w:rsidTr="008002DF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="322"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="501B37F8" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pozemek p. p. č.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="3F3F0F58" w14:textId="112F5D84" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Výměra odjímané plochy [m</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05A48" w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05A48" w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="713C6C2C" w14:textId="7FB26ACB" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kód BPEJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidR="00A05A48" w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E778E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="360EBF95" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Třída ochrany</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008002DF" w:rsidTr="008002DF">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="4BEAF6DD" w14:textId="77777777" w:rsidTr="008002DF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="93"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="044CD6A2" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19811_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="78" w:name="__Fieldmark__460_2784512288"/>
-            <w:bookmarkStart w:id="79" w:name="__Fieldmark__3622_3934183511"/>
+            <w:bookmarkStart w:id="78" w:name="__Fieldmark__102_3934183511"/>
+            <w:bookmarkStart w:id="79" w:name="__Fieldmark__19811_2784512288"/>
             <w:bookmarkStart w:id="80" w:name="__Fieldmark__3622_39"/>
-            <w:bookmarkStart w:id="81" w:name="__Fieldmark__19811_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkStart w:id="81" w:name="__Fieldmark__3622_3934183511"/>
+            <w:bookmarkStart w:id="82" w:name="__Fieldmark__460_2784512288"/>
             <w:bookmarkEnd w:id="79"/>
             <w:bookmarkEnd w:id="80"/>
             <w:bookmarkEnd w:id="81"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="82"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="83" w:name="__Fieldmark__460_27845122881"/>
             <w:bookmarkStart w:id="84" w:name="__Fieldmark__3622_391"/>
             <w:bookmarkEnd w:id="83"/>
             <w:bookmarkEnd w:id="84"/>
-            <w:bookmarkEnd w:id="82"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="78"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="12D2B8EE" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19833_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="85" w:name="__Fieldmark__476_2784512288"/>
-            <w:bookmarkStart w:id="86" w:name="__Fieldmark__3628_3934183511"/>
+            <w:bookmarkStart w:id="85" w:name="__Fieldmark__103_3934183511"/>
+            <w:bookmarkStart w:id="86" w:name="__Fieldmark__19833_2784512288"/>
             <w:bookmarkStart w:id="87" w:name="__Fieldmark__3628_39"/>
-            <w:bookmarkStart w:id="88" w:name="__Fieldmark__19833_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkStart w:id="88" w:name="__Fieldmark__3628_3934183511"/>
+            <w:bookmarkStart w:id="89" w:name="__Fieldmark__476_2784512288"/>
             <w:bookmarkEnd w:id="86"/>
             <w:bookmarkEnd w:id="87"/>
             <w:bookmarkEnd w:id="88"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="89"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="90" w:name="__Fieldmark__476_27845122881"/>
             <w:bookmarkStart w:id="91" w:name="__Fieldmark__3628_391"/>
             <w:bookmarkEnd w:id="90"/>
             <w:bookmarkEnd w:id="91"/>
-            <w:bookmarkEnd w:id="89"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="85"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="390D3F27" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19855_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="__Fieldmark__492_2784512288"/>
-            <w:bookmarkStart w:id="93" w:name="__Fieldmark__3634_3934183511"/>
+            <w:bookmarkStart w:id="92" w:name="__Fieldmark__104_3934183511"/>
+            <w:bookmarkStart w:id="93" w:name="__Fieldmark__19855_2784512288"/>
             <w:bookmarkStart w:id="94" w:name="__Fieldmark__3634_39"/>
-            <w:bookmarkStart w:id="95" w:name="__Fieldmark__19855_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkStart w:id="95" w:name="__Fieldmark__3634_3934183511"/>
+            <w:bookmarkStart w:id="96" w:name="__Fieldmark__492_2784512288"/>
             <w:bookmarkEnd w:id="93"/>
             <w:bookmarkEnd w:id="94"/>
             <w:bookmarkEnd w:id="95"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="96"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="97" w:name="__Fieldmark__492_27845122881"/>
             <w:bookmarkStart w:id="98" w:name="__Fieldmark__3634_391"/>
             <w:bookmarkEnd w:id="97"/>
             <w:bookmarkEnd w:id="98"/>
-            <w:bookmarkEnd w:id="96"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="92"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="4C3C99F4" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19877_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="99" w:name="__Fieldmark__508_2784512288"/>
-            <w:bookmarkStart w:id="100" w:name="__Fieldmark__3640_3934183511"/>
+            <w:bookmarkStart w:id="99" w:name="__Fieldmark__105_3934183511"/>
+            <w:bookmarkStart w:id="100" w:name="__Fieldmark__19877_2784512288"/>
             <w:bookmarkStart w:id="101" w:name="__Fieldmark__3640_39"/>
-            <w:bookmarkStart w:id="102" w:name="__Fieldmark__19877_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkStart w:id="102" w:name="__Fieldmark__3640_3934183511"/>
+            <w:bookmarkStart w:id="103" w:name="__Fieldmark__508_2784512288"/>
             <w:bookmarkEnd w:id="100"/>
             <w:bookmarkEnd w:id="101"/>
             <w:bookmarkEnd w:id="102"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="103"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="104" w:name="__Fieldmark__508_27845122881"/>
             <w:bookmarkStart w:id="105" w:name="__Fieldmark__3640_391"/>
             <w:bookmarkEnd w:id="104"/>
             <w:bookmarkEnd w:id="105"/>
-            <w:bookmarkEnd w:id="103"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="99"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008002DF" w:rsidTr="008002DF">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="1432BFA3" w14:textId="77777777" w:rsidTr="008002DF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
+          <w:p w14:paraId="100D523B" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00CA2F76">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19899_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="6A186205" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19921_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="447549AF" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19943_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
+          <w:p w14:paraId="62989FAE" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19965_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D41A6D" w:rsidTr="008002DF">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="00C54379" w14:textId="77777777" w:rsidTr="008002DF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D41A6D" w:rsidRPr="008E778E" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
+          <w:p w14:paraId="79EE997E" w14:textId="77777777" w:rsidR="00D41A6D" w:rsidRPr="00EB523C" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19899_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="106" w:name="__Fieldmark__524_2784512288"/>
-            <w:bookmarkStart w:id="107" w:name="__Fieldmark__3646_3934183511"/>
+            <w:bookmarkStart w:id="106" w:name="__Fieldmark__106_3934183511"/>
+            <w:bookmarkStart w:id="107" w:name="__Fieldmark__19899_2784512288"/>
             <w:bookmarkStart w:id="108" w:name="__Fieldmark__3646_39"/>
-            <w:bookmarkStart w:id="109" w:name="__Fieldmark__19899_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkStart w:id="109" w:name="__Fieldmark__3646_3934183511"/>
+            <w:bookmarkStart w:id="110" w:name="__Fieldmark__524_2784512288"/>
             <w:bookmarkEnd w:id="107"/>
             <w:bookmarkEnd w:id="108"/>
             <w:bookmarkEnd w:id="109"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="110"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="111" w:name="__Fieldmark__524_27845122881"/>
             <w:bookmarkStart w:id="112" w:name="__Fieldmark__3646_391"/>
             <w:bookmarkEnd w:id="111"/>
             <w:bookmarkEnd w:id="112"/>
-            <w:bookmarkEnd w:id="110"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="106"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D41A6D" w:rsidRPr="008E778E" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
+          <w:p w14:paraId="51836957" w14:textId="77777777" w:rsidR="00D41A6D" w:rsidRPr="00EB523C" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19921_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="113" w:name="__Fieldmark__540_2784512288"/>
-            <w:bookmarkStart w:id="114" w:name="__Fieldmark__3652_3934183511"/>
+            <w:bookmarkStart w:id="113" w:name="__Fieldmark__107_3934183511"/>
+            <w:bookmarkStart w:id="114" w:name="__Fieldmark__19921_2784512288"/>
             <w:bookmarkStart w:id="115" w:name="__Fieldmark__3652_39"/>
-            <w:bookmarkStart w:id="116" w:name="__Fieldmark__19921_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="113"/>
+            <w:bookmarkStart w:id="116" w:name="__Fieldmark__3652_3934183511"/>
+            <w:bookmarkStart w:id="117" w:name="__Fieldmark__540_2784512288"/>
             <w:bookmarkEnd w:id="114"/>
             <w:bookmarkEnd w:id="115"/>
             <w:bookmarkEnd w:id="116"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="117"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="118" w:name="__Fieldmark__540_27845122881"/>
             <w:bookmarkStart w:id="119" w:name="__Fieldmark__3652_391"/>
             <w:bookmarkEnd w:id="118"/>
             <w:bookmarkEnd w:id="119"/>
-            <w:bookmarkEnd w:id="117"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="113"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D41A6D" w:rsidRPr="008E778E" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
+          <w:p w14:paraId="396CFE1B" w14:textId="77777777" w:rsidR="00D41A6D" w:rsidRPr="00EB523C" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19943_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="120" w:name="__Fieldmark__556_2784512288"/>
-            <w:bookmarkStart w:id="121" w:name="__Fieldmark__3658_3934183511"/>
+            <w:bookmarkStart w:id="120" w:name="__Fieldmark__108_3934183511"/>
+            <w:bookmarkStart w:id="121" w:name="__Fieldmark__19943_2784512288"/>
             <w:bookmarkStart w:id="122" w:name="__Fieldmark__3658_39"/>
-            <w:bookmarkStart w:id="123" w:name="__Fieldmark__19943_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="120"/>
+            <w:bookmarkStart w:id="123" w:name="__Fieldmark__3658_3934183511"/>
+            <w:bookmarkStart w:id="124" w:name="__Fieldmark__556_2784512288"/>
             <w:bookmarkEnd w:id="121"/>
             <w:bookmarkEnd w:id="122"/>
             <w:bookmarkEnd w:id="123"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="124"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="125" w:name="__Fieldmark__556_27845122881"/>
             <w:bookmarkStart w:id="126" w:name="__Fieldmark__3658_391"/>
             <w:bookmarkEnd w:id="125"/>
             <w:bookmarkEnd w:id="126"/>
-            <w:bookmarkEnd w:id="124"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="120"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D41A6D" w:rsidRPr="008E778E" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
+          <w:p w14:paraId="255D20EF" w14:textId="77777777" w:rsidR="00D41A6D" w:rsidRPr="00EB523C" w:rsidRDefault="00D41A6D" w:rsidP="00D41A6D">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:keepNext/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19965_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="127" w:name="__Fieldmark__572_2784512288"/>
-            <w:bookmarkStart w:id="128" w:name="__Fieldmark__3664_3934183511"/>
+            <w:bookmarkStart w:id="127" w:name="__Fieldmark__109_3934183511"/>
+            <w:bookmarkStart w:id="128" w:name="__Fieldmark__19965_2784512288"/>
             <w:bookmarkStart w:id="129" w:name="__Fieldmark__3664_39"/>
-            <w:bookmarkStart w:id="130" w:name="__Fieldmark__19965_2784512288"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="127"/>
+            <w:bookmarkStart w:id="130" w:name="__Fieldmark__3664_3934183511"/>
+            <w:bookmarkStart w:id="131" w:name="__Fieldmark__572_2784512288"/>
             <w:bookmarkEnd w:id="128"/>
             <w:bookmarkEnd w:id="129"/>
             <w:bookmarkEnd w:id="130"/>
-            <w:r w:rsidRPr="008E778E">
+            <w:bookmarkEnd w:id="131"/>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
             <w:bookmarkStart w:id="132" w:name="__Fieldmark__572_27845122881"/>
             <w:bookmarkStart w:id="133" w:name="__Fieldmark__3664_391"/>
             <w:bookmarkEnd w:id="132"/>
             <w:bookmarkEnd w:id="133"/>
-            <w:bookmarkEnd w:id="131"/>
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:bookmarkEnd w:id="127"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CA2F76" w:rsidRDefault="00CA2F76" w:rsidP="00D41A6D">
-      <w:pPr>
+    <w:p w14:paraId="012143A6" w14:textId="4DB32123" w:rsidR="00585817" w:rsidRPr="00EB523C" w:rsidRDefault="00CA2F76" w:rsidP="00585817">
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A840EA">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Poznámk</w:t>
       </w:r>
-      <w:r w:rsidR="00D41A6D">
-        <w:rPr>
+      <w:r w:rsidR="00D41A6D" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A840EA">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0F24">
-        <w:rPr>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB0F24" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>) V případě odnětí plochy s více BPEJ na jednom p. p. č. se plocha uvádí za každou BPEJ zvlášť</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, hranice je třeba zakreslit do situace</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Výměry uvádějte za každ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05A48" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">ý započatý </w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jedná-li se o více pozemků, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, tj. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05A48" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">je možné tabulku rozšířit nebo </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>každou hodnotu je třeba</w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">údaje </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> aritmeticky zaokrouhlit nahoru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A06413C" w14:textId="77777777" w:rsidR="00A05A48" w:rsidRPr="00EB523C" w:rsidRDefault="00585817" w:rsidP="00A05A48">
+      <w:pPr>
+        <w:ind w:left="993" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">připojte </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0F24" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>V případě odnětí plochy s více BPEJ na jednom p. p. č. se plocha uvádí za každou BPEJ zvlášť, hranice je třeba zakreslit do situace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4549F8D9" w14:textId="0F9844AB" w:rsidR="00E02BC3" w:rsidRPr="00EB523C" w:rsidRDefault="00A05A48" w:rsidP="00A05A48">
+      <w:pPr>
+        <w:ind w:left="993" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02BC3" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jedná-li se o více pozemků, </w:t>
+      </w:r>
+      <w:r w:rsidR="00993636" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je možné tabulku rozšířit nebo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02BC3" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">údaje </w:t>
+      </w:r>
+      <w:r w:rsidR="00993636" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>připoj</w:t>
+      </w:r>
+      <w:r w:rsidR="00585817" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00993636" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02BC3" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>v samostatné příloze.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00D41A6D" w:rsidRDefault="002F5F68" w:rsidP="00D41A6D">
+    <w:p w14:paraId="41DC78F5" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00D41A6D">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D41A6D">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Celková výměra od</w:t>
       </w:r>
-      <w:r w:rsidR="001A5CE9" w:rsidRPr="00D41A6D">
+      <w:r w:rsidR="001A5CE9" w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ímané zemědělské půdy: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20163_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D41A6D">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="134" w:name="__Fieldmark__716_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="__Fieldmark__20163_2784512288"/>
+      <w:bookmarkStart w:id="134" w:name="__Fieldmark__20163_2784512288"/>
+      <w:bookmarkStart w:id="135" w:name="__Fieldmark__3719_39"/>
+      <w:bookmarkStart w:id="136" w:name="__Fieldmark__3719_3934183511"/>
+      <w:bookmarkStart w:id="137" w:name="__Fieldmark__716_2784512288"/>
       <w:bookmarkStart w:id="138" w:name="__Fieldmark__118_3934183511"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
       <w:bookmarkStart w:id="139" w:name="__Fieldmark__716_27845122881"/>
       <w:bookmarkStart w:id="140" w:name="__Fieldmark__3719_391"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="138"/>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D41A6D">
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00A840EA">
+    <w:p w14:paraId="4219222D" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00A840EA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>III. Základní údaje o záměru</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="5940E3A6" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Název záměru, účel zamýšleného odnětí:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="296A4633" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20232_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="141" w:name="__Fieldmark__779_2784512288"/>
-      <w:bookmarkStart w:id="142" w:name="__Fieldmark__3770_3934183511"/>
+      <w:bookmarkStart w:id="141" w:name="__Fieldmark__119_3934183511"/>
+      <w:bookmarkStart w:id="142" w:name="__Fieldmark__20232_2784512288"/>
       <w:bookmarkStart w:id="143" w:name="__Fieldmark__3770_39"/>
-      <w:bookmarkStart w:id="144" w:name="__Fieldmark__20232_2784512288"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkStart w:id="144" w:name="__Fieldmark__3770_3934183511"/>
+      <w:bookmarkStart w:id="145" w:name="__Fieldmark__779_2784512288"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
-      <w:r>
-        <w:rPr>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>..................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
       <w:bookmarkStart w:id="146" w:name="__Fieldmark__779_27845122881"/>
       <w:bookmarkStart w:id="147" w:name="__Fieldmark__3770_391"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
-      <w:bookmarkEnd w:id="145"/>
-      <w:r>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="6D13E5C5" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Souhlas </w:t>
       </w:r>
-      <w:r w:rsidR="00A70540">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00A70540" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> odnětí má být podkladem pro následující řízení podle zvláštního právního předpisu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="50745485" w14:textId="5FA257FA" w:rsidR="00F32A36" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00F32A36">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="148" w:name="__Fieldmark__792_2784512288"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="151" w:name="__Fieldmark__20248_2784512288"/>
+      <w:bookmarkStart w:id="148" w:name="__Fieldmark__20248_2784512288"/>
+      <w:bookmarkStart w:id="149" w:name="__Fieldmark__412_2358648965"/>
+      <w:bookmarkStart w:id="150" w:name="__Fieldmark__3776_3934183511"/>
+      <w:bookmarkStart w:id="151" w:name="__Fieldmark__792_2784512288"/>
       <w:bookmarkStart w:id="152" w:name="__Fieldmark__120_3934183511"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="152"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32A36" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rozhodnutí stavebního úřadu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BE3069" w14:textId="192C7FF1" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="00F32A36" w:rsidP="00F32A36">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="153" w:name="__Fieldmark__806_2784512288"/>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="158" w:name="__DdeLink__20788_2784512288"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez následného řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5253F25A" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="159" w:name="__Fieldmark__820_2784512288"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="164" w:name="__Fieldmark__122_3934183511"/>
+      <w:bookmarkStart w:id="153" w:name="__Fieldmark__20335_2784512288"/>
+      <w:bookmarkStart w:id="154" w:name="__Fieldmark__448_2358648965"/>
+      <w:bookmarkStart w:id="155" w:name="__Fieldmark__3800_3934183511"/>
+      <w:bookmarkStart w:id="156" w:name="__Fieldmark__848_2784512288"/>
+      <w:bookmarkStart w:id="157" w:name="__Fieldmark__124_3934183511"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jiné: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20358_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="158" w:name="__Fieldmark__125_3934183511"/>
+      <w:bookmarkStart w:id="159" w:name="__Fieldmark__20358_2784512288"/>
+      <w:bookmarkStart w:id="160" w:name="__Fieldmark__3806_39"/>
+      <w:bookmarkStart w:id="161" w:name="__Fieldmark__3806_3934183511"/>
+      <w:bookmarkStart w:id="162" w:name="__Fieldmark__865_2784512288"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="158"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………..</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="163" w:name="__Fieldmark__865_27845122881"/>
+      <w:bookmarkStart w:id="164" w:name="__Fieldmark__3806_391"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="002F764C" w:rsidRDefault="002F764C" w:rsidP="002F764C">
+      <w:bookmarkEnd w:id="158"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79854819" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092BEC62" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:pStyle w:val="Zhlav"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75182478" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A4508C" w14:textId="77777777" w:rsidR="00B34BD4" w:rsidRPr="00EB523C" w:rsidRDefault="00B34BD4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3C0AA0" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="165" w:name="Text12"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20382_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="166" w:name="__Fieldmark__20382_2784512288"/>
+      <w:bookmarkStart w:id="167" w:name="__Fieldmark__3815_39"/>
+      <w:bookmarkStart w:id="168" w:name="__Fieldmark__3815_3934183511"/>
+      <w:bookmarkStart w:id="169" w:name="__Fieldmark__883_2784512288"/>
+      <w:bookmarkStart w:id="170" w:name="__Fieldmark__126_3934183511"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> ………………………………….</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="171" w:name="__Fieldmark__883_27845122881"/>
+      <w:bookmarkStart w:id="172" w:name="__Fieldmark__3815_391"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20405_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="173" w:name="__Fieldmark__20405_2784512288"/>
+      <w:bookmarkStart w:id="174" w:name="__Fieldmark__3822_39"/>
+      <w:bookmarkStart w:id="175" w:name="__Fieldmark__3822_3934183511"/>
+      <w:bookmarkStart w:id="176" w:name="__Fieldmark__900_2784512288"/>
+      <w:bookmarkStart w:id="177" w:name="__Fieldmark__127_3934183511"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> ……………… </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="178" w:name="__Fieldmark__900_27845122881"/>
+      <w:bookmarkStart w:id="179" w:name="__Fieldmark__3822_391"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="177"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C707FDB" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:ind w:left="5672" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Podpis (razítko) žadatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5C554" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D0205F" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1276DC44" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0427F0" w14:textId="77777777" w:rsidR="00D83889" w:rsidRPr="00EB523C" w:rsidRDefault="00D83889">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF9FD68" w14:textId="77777777" w:rsidR="00D83889" w:rsidRPr="00EB523C" w:rsidRDefault="00D83889">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779B3FA0" w14:textId="77777777" w:rsidR="00B34BD4" w:rsidRPr="00EB523C" w:rsidRDefault="00B34BD4">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085A7809" w14:textId="77777777" w:rsidR="00B34BD4" w:rsidRPr="00EB523C" w:rsidRDefault="00B34BD4">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D18EE3" w14:textId="77777777" w:rsidR="00B34BD4" w:rsidRPr="00EB523C" w:rsidRDefault="00B34BD4">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753F86F5" w14:textId="77777777" w:rsidR="00A05A48" w:rsidRPr="00EB523C" w:rsidRDefault="00A05A48">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CBA3D1" w14:textId="77777777" w:rsidR="00D83889" w:rsidRPr="00EB523C" w:rsidRDefault="00D83889">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6FAAFE" w14:textId="77777777" w:rsidR="00A05A48" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00A05A48">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>K žádosti je dále podle § 9 odst. 6 zákona třeba přiložit následující přílohy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40005816" w14:textId="317CD7CD" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00A05A48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:ind w:left="709"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">údaje katastru nemovitostí o pozemcích, jichž se navrhované odnětí zemědělské půdy ze </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ZPF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> týká, s vyznačením vlastnických, popřípadě uživatelských vztahů k dotčeným pozemkům, a dále výměry parcel nebo jejich částí a zákres navrhovaného odnětí v kopii katastrální mapy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68400BD9" w14:textId="302C25D8" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vyjádření vlastníka zemědělské půdy, jejíž odnětí ze </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ZPF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se navrhuje, nebo jiné osoby, která je oprávněna tuto zemědělskou půdu užívat, nejedná-li se o žadatele, k navrhovanému odnětí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C136516" w14:textId="28B4A0D8" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výpočet odvodů za odnětí půdy ze </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZPF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>včetně postupu výpočtu podle přílohy k tomuto zákonu a včetně vstupních údajů použitých pro výpočet, nejde-li o odnětí, při kterém se odvody nestanoví,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F19F45B" w14:textId="79D92D01" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plán rekultivace, má-li být půda po ukončení účelu odnětí vrácena do </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZPF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>nebo rekultivována zalesněním či zřízením vodní plochy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C0082B" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>předběžná bilance skrývky kulturních vrstev půdy a návrh způsobu jejich hospodárného využití,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0653E7" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vyhodnocení a návrh alternativ podle § 7 odst. 1 a 2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CDAF8A" w14:textId="25A613DE" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="003F061D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>výsledky pedologického průzkumu splňujícího náležitosti stanovené prováděcím právním předpisem (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83889" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tj. podle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83889" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>§ 14a vyhlášky č. 271/2019 Sb.),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD42D41" w14:textId="0E44AFCD" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">údaje o odvodnění </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(meliorac</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC500F" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ích</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a závlahách,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD8F492" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>údaje o protierozních opatřeních,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212B7CB4" w14:textId="2A4FD4C5" w:rsidR="004E61B5" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>zákres hranic bonitovaných půdně ekologických jednotek (BPEJ) s vyznačením tříd ochrany</w:t>
+      </w:r>
+      <w:r w:rsidR="004A397E" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pokud je více BPEJ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5BBBF1" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="004E61B5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:rStyle w:val="s31"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>plán vhodných opatření pro naplnění veřejného zájmu na zadržení vody v krajině.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0645C906" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="0046600D">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3D8EB2" w14:textId="77777777" w:rsidR="005A76AA" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005A76AA" w:rsidRPr="00EB523C" w:rsidSect="00A840EA">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1191" w:bottom="1134" w:left="1191" w:header="0" w:footer="567" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360" w:charSpace="2047"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulář je možné získat v elektronické podobě na internetových stránkách </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00AA6D2F">
+          <w:rPr>
+            <w:rStyle w:val="Internetovodkaz"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>www.mestojilemnice.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - v sekci </w:t>
+      </w:r>
+      <w:r w:rsidR="00993636" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ú</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>řad – Odbor životního prostředí –</w:t>
+      </w:r>
+      <w:r w:rsidR="00993636" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Odbor životního prostředí – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Formuláře</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a upravit dle potřeby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A982040" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Příloha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191A0C12" w14:textId="324CC7FA" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>k žádosti o odnětí zemědělské půdy ze ZPF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174DD9B2" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ředběžná bilance skrývky kulturních vrstev půdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A53C43" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Průměrná mocnost kulturních vrstev půdy: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20453_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="180" w:name="__Fieldmark__20453_2784512288"/>
+      <w:bookmarkStart w:id="181" w:name="__Fieldmark__3854_39"/>
+      <w:bookmarkStart w:id="182" w:name="__Fieldmark__3854_3934183511"/>
+      <w:bookmarkStart w:id="183" w:name="__Fieldmark__942_2784512288"/>
+      <w:bookmarkStart w:id="184" w:name="__Fieldmark__128_3934183511"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> ………........</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="185" w:name="__Fieldmark__942_27845122881"/>
+      <w:bookmarkStart w:id="186" w:name="__Fieldmark__3854_391"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="184"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E058B76" w14:textId="6446E7C1" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="00480233" w:rsidP="003A4D55">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Upozornění</w:t>
+      </w:r>
+      <w:r w:rsidR="008002DF" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Mocnost vychází z pedologického průzkumu</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D55" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, který je třeba dokladovat v</w:t>
+      </w:r>
+      <w:r w:rsidR="008002DF" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přílo</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D55" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidR="008002DF" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D55" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(viz níže)</w:t>
+      </w:r>
+      <w:r w:rsidR="008002DF" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C425C1" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="007E43E1">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Výměra skrývané plochy:</w:t>
+      </w:r>
+      <w:r w:rsidR="007E43E1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20478_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="187" w:name="__Fieldmark__20478_2784512288"/>
+      <w:bookmarkStart w:id="188" w:name="__Fieldmark__3863_39"/>
+      <w:bookmarkStart w:id="189" w:name="__Fieldmark__3863_3934183511"/>
+      <w:bookmarkStart w:id="190" w:name="__Fieldmark__961_2784512288"/>
+      <w:bookmarkStart w:id="191" w:name="__Fieldmark__129_3934183511"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>………........</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="192" w:name="__Fieldmark__961_27845122881"/>
+      <w:bookmarkStart w:id="193" w:name="__Fieldmark__3863_391"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="191"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007E43E1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E43E1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E43E1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>elkové množství skrývky:</w:t>
+      </w:r>
+      <w:r w:rsidR="007E43E1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__20504_2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="194" w:name="__Fieldmark__20504_2784512288"/>
+      <w:bookmarkStart w:id="195" w:name="__Fieldmark__3873_39"/>
+      <w:bookmarkStart w:id="196" w:name="__Fieldmark__3873_3934183511"/>
+      <w:bookmarkStart w:id="197" w:name="__Fieldmark__981_2784512288"/>
+      <w:bookmarkStart w:id="198" w:name="__Fieldmark__130_3934183511"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>………........</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="199" w:name="__Fieldmark__981_27845122881"/>
+      <w:bookmarkStart w:id="200" w:name="__Fieldmark__3873_391"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="198"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E92891" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Skrývka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="201" w:name="__Fieldmark__20524_2784512288"/>
+      <w:bookmarkStart w:id="202" w:name="__Fieldmark__554_2358648965"/>
+      <w:bookmarkStart w:id="203" w:name="__Fieldmark__3882_3934183511"/>
+      <w:bookmarkStart w:id="204" w:name="__Fieldmark__998_2784512288"/>
+      <w:bookmarkStart w:id="205" w:name="__Fieldmark__131_3934183511"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:keepLines/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bude bezprostředně využita na konečném umístění (viz </w:t>
+      </w:r>
+      <w:r w:rsidR="000468F3" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bod 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>níže)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC61925" w14:textId="261E5C21" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="165" w:name="__Fieldmark__834_2784512288"/>
-[...862 lines deleted...]
-      <w:bookmarkEnd w:id="205"/>
+      <w:bookmarkStart w:id="206" w:name="__Fieldmark__20542_2784512288"/>
+      <w:bookmarkStart w:id="207" w:name="__Fieldmark__564_2358648965"/>
+      <w:bookmarkStart w:id="208" w:name="__Fieldmark__3889_3934183511"/>
+      <w:bookmarkStart w:id="209" w:name="__Fieldmark__1013_2784512288"/>
+      <w:bookmarkStart w:id="210" w:name="__Fieldmark__132_3934183511"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
-      <w:r w:rsidRPr="00480233">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="211" w:name="__Fieldmark__3863_391"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="210"/>
-      <w:bookmarkEnd w:id="211"/>
-[...272 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bude dočasně uložena na deponii pozemek p.</w:t>
+      </w:r>
+      <w:r w:rsidR="002172F8">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> p. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20567_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="229" w:name="__Fieldmark__1032_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="211" w:name="__Fieldmark__133_3934183511"/>
+      <w:bookmarkStart w:id="212" w:name="__Fieldmark__20567_2784512288"/>
+      <w:bookmarkStart w:id="213" w:name="__Fieldmark__3897_39"/>
+      <w:bookmarkStart w:id="214" w:name="__Fieldmark__3897_3934183511"/>
+      <w:bookmarkStart w:id="215" w:name="__Fieldmark__1032_2784512288"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>…………...……………………………........</w:t>
       </w:r>
-      <w:bookmarkStart w:id="234" w:name="__Fieldmark__1032_27845122881"/>
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="216" w:name="__Fieldmark__1032_27845122881"/>
+      <w:bookmarkStart w:id="217" w:name="__Fieldmark__3897_391"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="09BF6B73" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3545" w:firstLine="709"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">katastrální území: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20590_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="236" w:name="__Fieldmark__1049_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="218" w:name="__Fieldmark__134_3934183511"/>
+      <w:bookmarkStart w:id="219" w:name="__Fieldmark__20590_2784512288"/>
+      <w:bookmarkStart w:id="220" w:name="__Fieldmark__3904_39"/>
+      <w:bookmarkStart w:id="221" w:name="__Fieldmark__3904_3934183511"/>
+      <w:bookmarkStart w:id="222" w:name="__Fieldmark__1049_2784512288"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>…………...……..…………………........</w:t>
       </w:r>
-      <w:bookmarkStart w:id="241" w:name="__Fieldmark__1049_27845122881"/>
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="223" w:name="__Fieldmark__1049_27845122881"/>
+      <w:bookmarkStart w:id="224" w:name="__Fieldmark__3904_391"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="0F89C770" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4254"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bližší určení místa: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20613_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="243" w:name="__Fieldmark__1066_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="225" w:name="__Fieldmark__135_3934183511"/>
+      <w:bookmarkStart w:id="226" w:name="__Fieldmark__20613_2784512288"/>
+      <w:bookmarkStart w:id="227" w:name="__Fieldmark__3911_39"/>
+      <w:bookmarkStart w:id="228" w:name="__Fieldmark__3911_3934183511"/>
+      <w:bookmarkStart w:id="229" w:name="__Fieldmark__1066_2784512288"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>…………...………………………........</w:t>
       </w:r>
-      <w:bookmarkStart w:id="248" w:name="__Fieldmark__1066_27845122881"/>
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="230" w:name="__Fieldmark__1066_27845122881"/>
+      <w:bookmarkStart w:id="231" w:name="__Fieldmark__3911_391"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRPr="00480233" w:rsidRDefault="002F5F68" w:rsidP="00480233">
+    <w:p w14:paraId="33B4D10E" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00480233">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:ind w:left="1843" w:hanging="992"/>
         <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00480233">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Upozornění:</w:t>
       </w:r>
-      <w:r w:rsidR="00480233" w:rsidRPr="00480233">
-        <w:rPr>
+      <w:r w:rsidR="00480233" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bude-li deponie umístěna na pozemku ZPF a doba uložení včetně období potřebného k uvedení zemědělské půdy do původního stavu přesáhne 1 rok, je nutné tuto plochu zahrnout do dočasného odnětí.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="3AC4D6DC" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Návrh</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> způsobu hospodárného využití skrývky kulturních vrstev půdy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="2C73886B" w14:textId="55F6AD7A" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sejmuté kulturní vrstvy půdy budou využity na pozemku</w:t>
+      </w:r>
+      <w:r w:rsidR="002172F8">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. č. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20639_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="250" w:name="__Fieldmark__1086_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="232" w:name="__Fieldmark__20639_2784512288"/>
+      <w:bookmarkStart w:id="233" w:name="__Fieldmark__3922_39"/>
+      <w:bookmarkStart w:id="234" w:name="__Fieldmark__3922_3934183511"/>
+      <w:bookmarkStart w:id="235" w:name="__Fieldmark__1086_2784512288"/>
+      <w:bookmarkStart w:id="236" w:name="__Fieldmark__136_3934183511"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>……………………...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="255" w:name="__Fieldmark__1086_27845122881"/>
-[...5 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="237" w:name="__Fieldmark__1086_27845122881"/>
+      <w:bookmarkStart w:id="238" w:name="__Fieldmark__3922_391"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="254"/>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v katastrálním území </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20661_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="257" w:name="__Fieldmark__1102_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="239" w:name="__Fieldmark__20661_2784512288"/>
+      <w:bookmarkStart w:id="240" w:name="__Fieldmark__3928_39"/>
+      <w:bookmarkStart w:id="241" w:name="__Fieldmark__3928_3934183511"/>
+      <w:bookmarkStart w:id="242" w:name="__Fieldmark__1102_2784512288"/>
+      <w:bookmarkStart w:id="243" w:name="__Fieldmark__137_3934183511"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>………..…………………........</w:t>
-[...7 lines deleted...]
-          <w:i w:val="0"/>
+        <w:t>…..…………………........</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="244" w:name="__Fieldmark__1102_27845122881"/>
+      <w:bookmarkStart w:id="245" w:name="__Fieldmark__3928_391"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="261"/>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> za účelem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20685_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="264" w:name="__Fieldmark__1120_2784512288"/>
-[...10 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="246" w:name="__Fieldmark__20685_2784512288"/>
+      <w:bookmarkStart w:id="247" w:name="__Fieldmark__3936_39"/>
+      <w:bookmarkStart w:id="248" w:name="__Fieldmark__3936_3934183511"/>
+      <w:bookmarkStart w:id="249" w:name="__Fieldmark__1120_2784512288"/>
+      <w:bookmarkStart w:id="250" w:name="__Fieldmark__138_3934183511"/>
+      <w:bookmarkEnd w:id="246"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>........................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480233">
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
         <w:t>……………………………………………………………................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="269" w:name="__Fieldmark__1120_27845122881"/>
-[...5 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkStart w:id="251" w:name="__Fieldmark__1120_27845122881"/>
+      <w:bookmarkStart w:id="252" w:name="__Fieldmark__3936_391"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="268"/>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615194" w:rsidRDefault="008002DF" w:rsidP="007E43E1">
+    <w:p w14:paraId="67454A2F" w14:textId="77777777" w:rsidR="00615194" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="007E43E1">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008002DF">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Údaje o odvodnění, závlahách a protierozních opatřeních</w:t>
       </w:r>
-      <w:r w:rsidR="00615194">
+      <w:r w:rsidR="00615194" w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008002DF" w:rsidRPr="00267396" w:rsidRDefault="00615194" w:rsidP="00267396">
+    <w:p w14:paraId="683BDAB1" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="00615194" w:rsidP="00267396">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:ind w:left="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Budou záměrem dotčeny stávající investice do půdy v podobě?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6804" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidTr="00267396">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="5E47F327" w14:textId="77777777" w:rsidTr="00267396">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="322"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
+          <w:p w14:paraId="5B41AE89" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>O</w:t>
-[...7 lines deleted...]
-              <w:t>dvodnění</w:t>
+              <w:t>Odvodnění</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00615194">
+          <w:p w14:paraId="01D1AFBD" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00615194">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
-            <w:r w:rsidR="00615194">
+            <w:r w:rsidR="00615194" w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ávlah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="008002DF">
+          <w:p w14:paraId="644FA3B3" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="008002DF">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Protierozní</w:t>
             </w:r>
-            <w:r w:rsidR="00615194">
+            <w:r w:rsidR="00615194" w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ch</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:b/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>opatření</w:t>
+              <w:t xml:space="preserve"> opatření</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidTr="00267396">
+      <w:tr w:rsidR="00EB523C" w:rsidRPr="00EB523C" w14:paraId="7D237676" w14:textId="77777777" w:rsidTr="00267396">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="93"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
+          <w:p w14:paraId="094809F2" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19877_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
+          <w:p w14:paraId="2BB2362C" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19877_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008002DF" w:rsidRPr="008E778E" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
+          <w:p w14:paraId="6ED504BB" w14:textId="77777777" w:rsidR="008002DF" w:rsidRPr="00EB523C" w:rsidRDefault="008002DF" w:rsidP="00FB4E0C">
             <w:pPr>
               <w:pStyle w:val="Zkladntext21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="__Fieldmark__19877_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...6 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
+            <w:r w:rsidRPr="00EB523C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E778E">
-[...1 lines deleted...]
-                <w:i w:val="0"/>
+            <w:r w:rsidRPr="00EB523C">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00267396" w:rsidRPr="00267396" w:rsidRDefault="00267396" w:rsidP="00267396">
+    <w:p w14:paraId="548488DF" w14:textId="396E6926" w:rsidR="00267396" w:rsidRPr="00EB523C" w:rsidRDefault="00267396" w:rsidP="00267396">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:i w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vyplňte ano/ne. Pokud ano, je třeba přiložit podrobnější údaje - </w:t>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+        <w:t xml:space="preserve">Vyplňte ano/ne. Pokud ano, je třeba přiložit podrobnější </w:t>
+      </w:r>
+      <w:r w:rsidR="003F061D" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zákres, popis</w:t>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+        <w:t>údaje – zákres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68">
+        <w:t>, popis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B83C486" w14:textId="0F933A5C" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="000468F3">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyhodnocení předpokládaných důsledků navrhovaného řešení na </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4366" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZPF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a zdůvodnění, proč je navrhované řešení z hlediska ochrany </w:t>
+      </w:r>
+      <w:r w:rsidR="00D926A1" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ZPF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, životního prostředí a ostatních zákonem chráněných veřejných zájmů nejvýhodnější:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09175001" w14:textId="718405BB" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="000468F3">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="__Fieldmark__20761_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="271" w:name="__Fieldmark__1178_2784512288"/>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="253" w:name="__Fieldmark__20761_2784512288"/>
+      <w:bookmarkStart w:id="254" w:name="__Fieldmark__3964_39"/>
+      <w:bookmarkStart w:id="255" w:name="__Fieldmark__3964_3934183511"/>
+      <w:bookmarkStart w:id="256" w:name="__Fieldmark__1178_2784512288"/>
+      <w:bookmarkStart w:id="257" w:name="__Fieldmark__141_3934183511"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>…………......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="276" w:name="__Fieldmark__1178_27845122881"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="258" w:name="__Fieldmark__1178_27845122881"/>
+      <w:bookmarkStart w:id="259" w:name="__Fieldmark__3964_391"/>
+      <w:bookmarkEnd w:id="258"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="275"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="000468F3" w:rsidRPr="000468F3" w:rsidRDefault="000468F3" w:rsidP="00914ED4">
+      <w:bookmarkEnd w:id="257"/>
+    </w:p>
+    <w:p w14:paraId="5E64EBA3" w14:textId="7E2877AC" w:rsidR="000468F3" w:rsidRPr="00EB523C" w:rsidRDefault="000468F3" w:rsidP="00914ED4">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000468F3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00A70540" w:rsidRDefault="000468F3" w:rsidP="00110327">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je-li účelem odnětí výstavba rodinného domu, má rodinný dům sloužit bytové potřebě stavebníka?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0ABAC" w14:textId="77777777" w:rsidR="00A70540" w:rsidRPr="00EB523C" w:rsidRDefault="000468F3" w:rsidP="00110327">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="6032" w:firstLine="349"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00480233">
+      <w:r w:rsidR="00480233" w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000468F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ano </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
-      <w:r w:rsidR="004E61B5">
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00D41A6D">
+    <w:p w14:paraId="74B6CF0E" w14:textId="77777777" w:rsidR="0046600D" w:rsidRPr="00EB523C" w:rsidRDefault="002F5F68" w:rsidP="00D41A6D">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Poznámky:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E43E1" w:rsidRDefault="007E43E1" w:rsidP="00110327">
+    <w:p w14:paraId="2D463D3F" w14:textId="35F3E597" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>K žádosti je ještě třeba přiložit další podklady podle § 9 odst. 6 zákona (viz kompletní výčet na žádosti), pokud jsou relevantní, např.:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E43E1" w:rsidRDefault="007E43E1" w:rsidP="00110327">
+        <w:t>K žádosti je třeba přiložit další podklady podle § 9 odst. 6 zákona (viz kompletní výčet na žádosti), pokud jsou relevantní, např.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA86975" w14:textId="77777777" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Situace odnětí s vyznačením místa provedené půdní sondy a hranic BPEJ.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E43E1" w:rsidRDefault="007E43E1" w:rsidP="00110327">
+        <w:t>Výsledky pedologického průzkumu splňujícího náležitosti podle § 14a vyhlášky č. 271/2019 Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E2A9F6" w14:textId="67F35E6C" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Výpočet odvodů</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E43E1" w:rsidRDefault="007E43E1" w:rsidP="00110327">
+        <w:t>Situace odnětí s vyznačením místa provedené půdní sondy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46C5F">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hranic BPEJ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779F10F7" w14:textId="77777777" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Vyjádření vlastníka odjímané půdy, nejde-li zároveň o žadatele</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E43E1" w:rsidRPr="00110327" w:rsidRDefault="007E43E1" w:rsidP="00110327">
+        <w:t>Výpočet odvodů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5AC253" w14:textId="77777777" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>Vyjádření vlastníka odjímané půdy, nejde-li zároveň o žadatele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398E9065" w14:textId="42EB75B5" w:rsidR="003A4D55" w:rsidRPr="00EB523C" w:rsidRDefault="003A4D55" w:rsidP="003A4D55">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>V případě uložení skrývky na pozemcích ve vlastnictví jiné osoby než žadatele, je třeba doložit souhlas vlastníka nebo jiné osoby, která je oprávněna k užívání.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046600D" w:rsidRDefault="002F5F68" w:rsidP="00110327">
+    <w:p w14:paraId="08B6A306" w14:textId="345AD958" w:rsidR="00F32A36" w:rsidRPr="00EB523C" w:rsidRDefault="00F32A36" w:rsidP="003A4D55">
       <w:pPr>
         <w:pStyle w:val="Zkladntext21"/>
         <w:spacing w:before="120"/>
-        <w:ind w:left="357"/>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Tento formulář je možné využít</w:t>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB523C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pro </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00110327" w:rsidRPr="00110327">
+        <w:t>Tento formulář je možné využít pro malé jednoduché záměry</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB523C">
         <w:rPr>
           <w:b/>
-          <w:i w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>malé jednoduché záměry, a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00110327">
+        <w:t xml:space="preserve"> vyžadující pouze trvalé odnětí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB523C">
         <w:rPr>
           <w:b/>
-          <w:i w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...66 lines deleted...]
-    <w:sectPr w:rsidR="0046600D" w:rsidSect="00A840EA">
+        <w:t>, a pokud je součástí podání dokumentace obsahující informace nutné pro posouzení žádosti v rozsahu podle § 11 až § 14a vyhlášky č. 271/2019 Sb. V ostatních případech je třeba přílohu zpracovat samostatně ve struktuře podle výše uvedené vyhlášky.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F32A36" w:rsidRPr="00EB523C" w:rsidSect="00A840EA">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1191" w:bottom="1134" w:left="1191" w:header="0" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="2047"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="26CDD9F2" w14:textId="77777777" w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="18ABC6C5" w14:textId="77777777" w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29A52EA0" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRDefault="005F77D3" w:rsidP="005F77D3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="532771712"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E61B5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="005F77D3" w:rsidRDefault="005F77D3">
+  <w:p w14:paraId="40FA7090" w14:textId="77777777" w:rsidR="005F77D3" w:rsidRDefault="005F77D3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="1376A12C" w14:textId="77777777" w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
+    <w:p w14:paraId="499A902B" w14:textId="77777777" w:rsidR="002F5F68" w:rsidRDefault="002F5F68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17054D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="930C9CC0"/>
     <w:lvl w:ilvl="0" w:tplc="E24ABA9C">
       <w:start w:val="514"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6521,166 +7679,194 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="426999467">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1335719727">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="384648382">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1781488633">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2091999970">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1180510343">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046600D"/>
     <w:rsid w:val="00004220"/>
     <w:rsid w:val="000468F3"/>
+    <w:rsid w:val="000A024F"/>
     <w:rsid w:val="00110327"/>
     <w:rsid w:val="001A5CE9"/>
+    <w:rsid w:val="001D06FB"/>
+    <w:rsid w:val="002172F8"/>
     <w:rsid w:val="00267396"/>
     <w:rsid w:val="002F5F68"/>
     <w:rsid w:val="002F764C"/>
+    <w:rsid w:val="00372F79"/>
+    <w:rsid w:val="003A4D55"/>
+    <w:rsid w:val="003F061D"/>
+    <w:rsid w:val="00432FD9"/>
+    <w:rsid w:val="00445A0A"/>
     <w:rsid w:val="0046600D"/>
     <w:rsid w:val="00480233"/>
+    <w:rsid w:val="004A397E"/>
     <w:rsid w:val="004E61B5"/>
     <w:rsid w:val="00551957"/>
+    <w:rsid w:val="00585817"/>
     <w:rsid w:val="005A76AA"/>
     <w:rsid w:val="005F77D3"/>
     <w:rsid w:val="00615194"/>
+    <w:rsid w:val="007257CF"/>
     <w:rsid w:val="007E43E1"/>
     <w:rsid w:val="008002DF"/>
     <w:rsid w:val="008E778E"/>
     <w:rsid w:val="00993636"/>
     <w:rsid w:val="00994350"/>
+    <w:rsid w:val="009B6FF4"/>
+    <w:rsid w:val="009D4366"/>
+    <w:rsid w:val="00A05A48"/>
     <w:rsid w:val="00A70540"/>
     <w:rsid w:val="00A840EA"/>
     <w:rsid w:val="00AA4A4E"/>
+    <w:rsid w:val="00AA6D2F"/>
+    <w:rsid w:val="00B34BD4"/>
     <w:rsid w:val="00C56428"/>
     <w:rsid w:val="00C66312"/>
     <w:rsid w:val="00CA2F76"/>
+    <w:rsid w:val="00CC500F"/>
     <w:rsid w:val="00D41A6D"/>
+    <w:rsid w:val="00D46C5F"/>
+    <w:rsid w:val="00D83889"/>
+    <w:rsid w:val="00D926A1"/>
     <w:rsid w:val="00E02BC3"/>
+    <w:rsid w:val="00E422C9"/>
+    <w:rsid w:val="00EB523C"/>
+    <w:rsid w:val="00F32A36"/>
     <w:rsid w:val="00FB0F24"/>
     <w:rsid w:val="00FB7CCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="22C1C08F"/>
+  <w14:docId w14:val="15C42043"/>
   <w15:docId w15:val="{9D47121B-748A-4347-A17C-FDBCC7CE256F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7008,55 +8194,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008002DF"/>
+    <w:rsid w:val="00F32A36"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="00000A"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
@@ -7422,50 +8613,52 @@
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulek1">
     <w:name w:val="Titulek1"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext21">
     <w:name w:val="Základní text 21"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
@@ -7548,55 +8741,67 @@
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000468F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005F77D3"/>
     <w:rPr>
       <w:color w:val="00000A"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s31">
     <w:name w:val="s31"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="004E61B5"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F32A36"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="994190607">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mestojilemnice.cz/urad/odbory-uradu/odbor-zivotniho-prostredi/formulare/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
@@ -7857,75 +9062,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{786AC453-6425-4929-B10A-08446ECEF2FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1381</Words>
-  <Characters>8148</Characters>
+  <Words>1350</Words>
+  <Characters>7967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Firma</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ATC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9510</CharactersWithSpaces>
+  <CharactersWithSpaces>9299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Firma</dc:title>
   <dc:subject/>
   <dc:creator>Kostečka</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>cs-CZ</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>